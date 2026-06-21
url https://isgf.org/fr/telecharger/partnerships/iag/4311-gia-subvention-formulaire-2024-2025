--- v0 (2026-04-17)
+++ v1 (2026-06-21)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="16A4AEA7" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00B676DE" w:rsidP="00B676DE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3FF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077E6135" wp14:editId="1663D2E6">
             <wp:extent cx="1085850" cy="981075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1503645145" name="Picture 2" descr="A picture containing text&#10;&#10;Description automatically generated"/>
@@ -356,89 +356,82 @@
     </w:p>
     <w:p w14:paraId="1AF0ED55" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00B676DE" w:rsidP="00B676DE">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3FF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete the application form and email it to </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD86BC" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00000000" w:rsidP="00B676DE">
+    <w:p w14:paraId="12B69E43" w14:textId="26B9F49D" w:rsidR="00B676DE" w:rsidRDefault="006B6141" w:rsidP="00B676DE">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00B676DE" w:rsidRPr="008A3FF0">
+        <w:r w:rsidRPr="00E4530A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t>ambassadorsguild@gmail.com</w:t>
+          <w:t>ambassadorsguild@isgf.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12B69E43" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00B676DE" w:rsidP="00B676DE">
+    <w:p w14:paraId="606A44F9" w14:textId="77777777" w:rsidR="006B6141" w:rsidRPr="006B6141" w:rsidRDefault="006B6141" w:rsidP="00B676DE">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02E21A27" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00B676DE" w:rsidP="00B676DE">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37120B48" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00B676DE" w:rsidP="00B676DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A479D14" w14:textId="77777777" w:rsidR="00B676DE" w:rsidRPr="008A3FF0" w:rsidRDefault="00B676DE" w:rsidP="00B676DE">
       <w:pPr>
         <w:rPr>
@@ -537,65 +530,52 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C4F7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Ambassadors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C4F7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Guild</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1572BF8F" w14:textId="7AA2C20C" w:rsidR="006268D5" w:rsidRPr="008A3FF0" w:rsidRDefault="006268D5" w:rsidP="00B676DE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3FF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Demande de subvention pour un projet</w:t>
       </w:r>
     </w:p>
@@ -1391,125 +1371,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signed                                                                                                      Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C4B26" w:rsidRPr="008A3FF0" w:rsidSect="00DA6A93">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21A96A60" w14:textId="77777777" w:rsidR="00D86F8A" w:rsidRDefault="00D86F8A" w:rsidP="003C4B26">
+    <w:p w14:paraId="103C6DDC" w14:textId="77777777" w:rsidR="00102819" w:rsidRDefault="00102819" w:rsidP="003C4B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12BA6C81" w14:textId="77777777" w:rsidR="00D86F8A" w:rsidRDefault="00D86F8A" w:rsidP="003C4B26">
+    <w:p w14:paraId="74558850" w14:textId="77777777" w:rsidR="00102819" w:rsidRDefault="00102819" w:rsidP="003C4B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1206444142"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2A02BA45" w14:textId="71AE5A3B" w:rsidR="008A3FF0" w:rsidRDefault="008A3FF0" w:rsidP="00370993">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -1519,151 +1504,144 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="01A17499" w14:textId="77777777" w:rsidR="008A3FF0" w:rsidRDefault="008A3FF0" w:rsidP="008A3FF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36D95E89" w14:textId="50273DFE" w:rsidR="008A225B" w:rsidRDefault="008A225B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
-      <w:t xml:space="preserve">24 mai </w:t>
-[...6 lines deleted...]
-      <w:t>2024</w:t>
+      <w:t>24 mai 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="25312D18" w14:textId="77777777" w:rsidR="003C4B26" w:rsidRDefault="003C4B26">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03B44C22" w14:textId="77777777" w:rsidR="008A225B" w:rsidRDefault="008A225B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B52B679" w14:textId="77777777" w:rsidR="00D86F8A" w:rsidRDefault="00D86F8A" w:rsidP="003C4B26">
+    <w:p w14:paraId="01AAB66F" w14:textId="77777777" w:rsidR="00102819" w:rsidRDefault="00102819" w:rsidP="003C4B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DC0EFFD" w14:textId="77777777" w:rsidR="00D86F8A" w:rsidRDefault="00D86F8A" w:rsidP="003C4B26">
+    <w:p w14:paraId="6ECA48D0" w14:textId="77777777" w:rsidR="00102819" w:rsidRDefault="00102819" w:rsidP="003C4B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A70DA6F" w14:textId="77777777" w:rsidR="008A225B" w:rsidRDefault="008A225B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B7FAF4C" w14:textId="77777777" w:rsidR="008A225B" w:rsidRDefault="008A225B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AB9730A" w14:textId="77777777" w:rsidR="008A225B" w:rsidRDefault="008A225B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F93475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="926824C0"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1716,156 +1694,159 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1569879946">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B676DE"/>
     <w:rsid w:val="00010BC7"/>
     <w:rsid w:val="000122DE"/>
     <w:rsid w:val="000C7CFB"/>
+    <w:rsid w:val="00102819"/>
     <w:rsid w:val="0014754F"/>
     <w:rsid w:val="001E2796"/>
     <w:rsid w:val="001F1019"/>
     <w:rsid w:val="0020048A"/>
     <w:rsid w:val="00210B0B"/>
     <w:rsid w:val="00230554"/>
     <w:rsid w:val="002773F8"/>
     <w:rsid w:val="00296DA4"/>
     <w:rsid w:val="003538C5"/>
     <w:rsid w:val="00383A4D"/>
     <w:rsid w:val="00395250"/>
     <w:rsid w:val="003B5B39"/>
     <w:rsid w:val="003C4B26"/>
     <w:rsid w:val="003C4F7C"/>
     <w:rsid w:val="00426A80"/>
     <w:rsid w:val="00497680"/>
     <w:rsid w:val="004E6E19"/>
     <w:rsid w:val="00551CC6"/>
     <w:rsid w:val="006268D5"/>
+    <w:rsid w:val="006B6141"/>
     <w:rsid w:val="006C1A1C"/>
     <w:rsid w:val="006D5E27"/>
     <w:rsid w:val="00731701"/>
+    <w:rsid w:val="007519C9"/>
     <w:rsid w:val="00810F08"/>
     <w:rsid w:val="00870382"/>
     <w:rsid w:val="008A018B"/>
     <w:rsid w:val="008A225B"/>
     <w:rsid w:val="008A3FF0"/>
     <w:rsid w:val="009107F8"/>
     <w:rsid w:val="00A770DB"/>
     <w:rsid w:val="00AA670A"/>
     <w:rsid w:val="00AE7FD5"/>
     <w:rsid w:val="00AF0023"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B5392D"/>
     <w:rsid w:val="00B676DE"/>
     <w:rsid w:val="00BA267E"/>
     <w:rsid w:val="00C5626E"/>
     <w:rsid w:val="00D5205A"/>
     <w:rsid w:val="00D86F8A"/>
     <w:rsid w:val="00DA16BE"/>
     <w:rsid w:val="00DA6A93"/>
     <w:rsid w:val="00DA7939"/>
     <w:rsid w:val="00E3236C"/>
     <w:rsid w:val="00E362CE"/>
     <w:rsid w:val="00EC75D4"/>
     <w:rsid w:val="00F253C8"/>
     <w:rsid w:val="00F90589"/>
     <w:rsid w:val="00FB5651"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1AC74681"/>
   <w15:docId w15:val="{B488128E-2606-4B27-986E-36C4F33D82FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2764,51 +2745,50 @@
     <w:rsid w:val="00B676DE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00B676DE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B676DE"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B676DE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -2861,90 +2841,102 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F90589"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A3FF0"/>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B6141"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="361133219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="955984918">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambassadorsguild@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ambassadorsguild@isgf.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3200,75 +3192,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>408</Words>
-  <Characters>2205</Characters>
+  <Words>389</Words>
+  <Characters>2221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2608</CharactersWithSpaces>
+  <CharactersWithSpaces>2605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jane Wardropper</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>