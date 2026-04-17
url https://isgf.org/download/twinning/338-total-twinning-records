--- v0 (2025-11-17)
+++ v1 (2026-04-17)
@@ -1,156 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/562b0a96f33e608c/Documents/ISGF/Twinning/Total Twinnings/update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{DFD6A030-E42C-41A0-B7F8-B5B564462D4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07762A09-2A43-45FC-A99B-693FD20E38E8}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4AF77DD7-AC5E-4957-B2D9-BE0B74025618}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="10260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$61</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E2" i="1" l="1"/>
-  <c r="D62" i="1"/>
-[...1 lines deleted...]
-  <c r="B62" i="1"/>
+  <c r="D61" i="1"/>
+  <c r="C61" i="1"/>
+  <c r="B61" i="1"/>
   <c r="E32" i="1"/>
   <c r="E17" i="1"/>
   <c r="E10" i="1"/>
   <c r="E7" i="1"/>
   <c r="E3" i="1"/>
   <c r="E35" i="1"/>
   <c r="E34" i="1"/>
-  <c r="E61" i="1"/>
+  <c r="E60" i="1"/>
   <c r="E48" i="1"/>
-  <c r="E62" i="1" l="1"/>
-  <c r="E59" i="1"/>
+  <c r="E61" i="1" l="1"/>
   <c r="E58" i="1"/>
+  <c r="E57" i="1"/>
   <c r="E52" i="1"/>
   <c r="E41" i="1"/>
   <c r="E31" i="1"/>
   <c r="E30" i="1"/>
   <c r="E16" i="1"/>
   <c r="E11" i="1"/>
   <c r="E9" i="1"/>
-  <c r="E56" i="1" l="1"/>
   <c r="E40" i="1" l="1"/>
   <c r="E49" i="1" l="1"/>
   <c r="E4" i="1"/>
-  <c r="E60" i="1"/>
+  <c r="E59" i="1"/>
   <c r="E5" i="1"/>
   <c r="E6" i="1"/>
   <c r="E8" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
   <c r="E14" i="1"/>
   <c r="E15" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E21" i="1"/>
   <c r="E22" i="1"/>
   <c r="E23" i="1"/>
   <c r="E24" i="1"/>
   <c r="E25" i="1"/>
   <c r="E26" i="1"/>
   <c r="E27" i="1"/>
   <c r="E28" i="1"/>
   <c r="E29" i="1"/>
   <c r="E33" i="1"/>
   <c r="E36" i="1"/>
   <c r="E37" i="1"/>
   <c r="E38" i="1"/>
   <c r="E39" i="1"/>
   <c r="E42" i="1"/>
   <c r="E43" i="1"/>
   <c r="E44" i="1"/>
   <c r="E45" i="1"/>
   <c r="E46" i="1"/>
   <c r="E47" i="1"/>
   <c r="E50" i="1"/>
   <c r="E51" i="1"/>
   <c r="E53" i="1"/>
   <c r="E54" i="1"/>
   <c r="E55" i="1"/>
-  <c r="E57" i="1"/>
-  <c r="E63" i="1" l="1"/>
+  <c r="E56" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>guild-to-guild</t>
   </si>
   <si>
     <t>person-to-person</t>
   </si>
   <si>
     <t>country to country</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
@@ -228,126 +225,123 @@
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Total Twinnings</t>
   </si>
   <si>
     <t>Curaçao</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
-    <t>United Kingdom_NSGF</t>
-[...1 lines deleted...]
-  <si>
     <t>Australia Baden-Powell Guild</t>
   </si>
   <si>
     <t>Australia Trefoil Guild</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>Slovak Republic</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
-    <t>Uganda</t>
-[...1 lines deleted...]
-  <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Ecuador (CB)</t>
   </si>
   <si>
     <t>Kenya (CB)</t>
   </si>
   <si>
     <t>Uruguay (CB)</t>
   </si>
   <si>
     <t>Zimbabwe (CB)</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t xml:space="preserve">Brazil </t>
   </si>
   <si>
-    <t xml:space="preserve">Canada </t>
-[...1 lines deleted...]
-  <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Japan (CB)</t>
   </si>
   <si>
     <t xml:space="preserve">Netherlands </t>
   </si>
   <si>
     <t>Singapore (CB)</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t xml:space="preserve">Venezuela </t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Angola</t>
+  </si>
+  <si>
+    <t>Canada (CB)</t>
+  </si>
+  <si>
+    <t>United Kingdom_BPG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -406,55 +400,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -704,356 +694,356 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E77"/>
+  <dimension ref="A1:E76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+    <sheetView tabSelected="1" topLeftCell="A44" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H63" sqref="H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.6"/>
   <cols>
     <col min="1" max="1" width="27" style="3" customWidth="1"/>
     <col min="2" max="2" width="14" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.26953125" style="3" customWidth="1"/>
     <col min="4" max="4" width="19" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.08984375" style="4" customWidth="1"/>
     <col min="6" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A2" s="3" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B2" s="3">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>3</v>
       </c>
       <c r="D2" s="3">
         <v>1</v>
       </c>
       <c r="E2" s="3">
         <f>SUM(B2:C2:D2)</f>
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A3" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B3" s="3">
         <v>0</v>
       </c>
       <c r="C3" s="3">
         <v>2</v>
       </c>
       <c r="D3" s="3">
         <v>0</v>
       </c>
       <c r="E3" s="4">
         <f>SUM(B3:C3:D3)</f>
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A4" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" s="5">
         <v>165</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5">
         <v>0</v>
       </c>
       <c r="E4" s="6">
         <f>SUM(B4:C4:D4)</f>
         <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A5" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>0</v>
       </c>
       <c r="D5" s="5">
         <v>0</v>
       </c>
       <c r="E5" s="6">
         <f>SUM(B5:C5:D5)</f>
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3">
         <v>15</v>
       </c>
       <c r="C6" s="3">
         <v>2</v>
       </c>
       <c r="D6" s="3">
         <v>3</v>
       </c>
       <c r="E6" s="6">
         <f>SUM(B6:C6:D6)</f>
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A7" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B7" s="3">
         <v>0</v>
       </c>
       <c r="C7" s="3">
         <v>1</v>
       </c>
       <c r="D7" s="3">
         <v>0</v>
       </c>
       <c r="E7" s="6">
         <f>SUM(B7:C7:D7)</f>
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3">
         <v>3</v>
       </c>
       <c r="C8" s="3">
         <v>8</v>
       </c>
       <c r="D8" s="3">
         <v>1</v>
       </c>
       <c r="E8" s="6">
         <f>SUM(B8:C8:D8)</f>
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A9" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="3">
         <v>0</v>
       </c>
       <c r="C9" s="3">
         <v>1</v>
       </c>
       <c r="D9" s="3">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <f>SUM(B9:C9:D9)</f>
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A10" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B10" s="3">
         <v>1</v>
       </c>
       <c r="C10" s="3">
         <v>0</v>
       </c>
       <c r="D10" s="3">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <f>SUM(B10:C10:D10)</f>
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A11" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B11" s="3">
         <v>0</v>
       </c>
       <c r="C11" s="3">
         <v>2</v>
       </c>
       <c r="D11" s="3">
         <v>0</v>
       </c>
       <c r="E11" s="6">
         <f>SUM(B11:C11:D11)</f>
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="3">
         <v>2</v>
       </c>
       <c r="C12" s="3">
         <v>6</v>
       </c>
       <c r="D12" s="3">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <f>SUM(B12:C12:D12)</f>
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="3">
         <v>3</v>
       </c>
       <c r="C13" s="3">
         <v>0</v>
       </c>
       <c r="D13" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E13" s="6">
         <f>SUM(B13:C13:D13)</f>
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A14" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="3">
         <v>4</v>
       </c>
       <c r="C14" s="3">
         <v>6</v>
       </c>
       <c r="D14" s="3">
         <v>0</v>
       </c>
       <c r="E14" s="6">
         <f>SUM(B14:C14:D14)</f>
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="3">
         <v>26</v>
       </c>
       <c r="C15" s="3">
         <v>1</v>
       </c>
       <c r="D15" s="3">
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <f>SUM(B15:C15:D15)</f>
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A16" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B16" s="3">
         <v>0</v>
       </c>
       <c r="C16" s="3">
         <v>2</v>
       </c>
       <c r="D16" s="3">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <f>SUM(B16:C16:D16)</f>
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A17" s="3" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B17" s="3">
         <v>0</v>
       </c>
       <c r="C17" s="3">
         <v>6</v>
       </c>
       <c r="D17" s="3">
         <v>1</v>
       </c>
       <c r="E17" s="6">
         <f>SUM(B17:C17:D17)</f>
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="3">
         <v>2</v>
       </c>
       <c r="C18" s="3">
         <v>0</v>
       </c>
@@ -1144,55 +1134,55 @@
       <c r="B23" s="3">
         <v>1</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23" s="3">
         <v>0</v>
       </c>
       <c r="E23" s="6">
         <f>SUM(B23:C23:D23)</f>
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="3">
         <v>9</v>
       </c>
       <c r="C24" s="3">
         <v>1</v>
       </c>
       <c r="D24" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E24" s="6">
         <f>SUM(B24:C24:D24)</f>
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="3">
         <v>1</v>
       </c>
       <c r="C25" s="3">
         <v>1</v>
       </c>
       <c r="D25" s="3">
         <v>0</v>
       </c>
       <c r="E25" s="6">
         <f>SUM(B25:C25:D25)</f>
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
@@ -1243,136 +1233,136 @@
       <c r="E28" s="6">
         <f>SUM(B28:C28:D28)</f>
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="3">
         <v>8</v>
       </c>
       <c r="C29" s="3">
         <v>2</v>
       </c>
       <c r="D29" s="3">
         <v>4</v>
       </c>
       <c r="E29" s="6">
         <f>SUM(B29:C29:D29)</f>
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A30" s="3" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B30" s="3">
         <v>0</v>
       </c>
       <c r="C30" s="3">
         <v>1</v>
       </c>
       <c r="D30" s="3">
         <v>0</v>
       </c>
       <c r="E30" s="6">
         <f>SUM(B30:C30:D30)</f>
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A31" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B31" s="3">
         <v>4</v>
       </c>
       <c r="C31" s="3">
         <v>1</v>
       </c>
       <c r="D31" s="3">
         <v>0</v>
       </c>
       <c r="E31" s="6">
         <f>SUM(B31:C31:D31)</f>
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A32" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B32" s="3">
         <v>1</v>
       </c>
       <c r="C32" s="3">
         <v>0</v>
       </c>
       <c r="D32" s="3">
         <v>0</v>
       </c>
       <c r="E32" s="6">
         <f>SUM(B32:C32:D32)</f>
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="3">
         <v>19</v>
       </c>
       <c r="C33" s="3">
         <v>0</v>
       </c>
       <c r="D33" s="3">
         <v>0</v>
       </c>
       <c r="E33" s="6">
         <f>SUM(B33:C33:D33)</f>
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A34" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B34" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C34" s="3">
         <v>0</v>
       </c>
       <c r="D34" s="3">
         <v>3</v>
       </c>
       <c r="E34" s="6">
         <f>SUM(B34:C34:D34)</f>
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="3">
         <v>3</v>
       </c>
       <c r="C35" s="3">
         <v>0</v>
       </c>
       <c r="D35" s="3">
         <v>4</v>
       </c>
       <c r="E35" s="6">
         <f>SUM(B35:C35:D35)</f>
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="3">
@@ -1423,69 +1413,69 @@
       <c r="E38" s="6">
         <f>SUM(B38:C38:D38)</f>
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="3">
         <v>2</v>
       </c>
       <c r="C39" s="3">
         <v>4</v>
       </c>
       <c r="D39" s="3">
         <v>0</v>
       </c>
       <c r="E39" s="6">
         <f>SUM(B39:C39:D39)</f>
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A40" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B40" s="3">
         <v>0</v>
       </c>
       <c r="C40" s="3">
         <v>1</v>
       </c>
       <c r="D40" s="3">
         <v>1</v>
       </c>
       <c r="E40" s="6">
         <f>SUM(B40:C40:D40)</f>
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A41" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B41" s="3">
         <v>0</v>
       </c>
       <c r="C41" s="3">
         <v>1</v>
       </c>
       <c r="D41" s="3">
         <v>2</v>
       </c>
       <c r="E41" s="6">
         <f>SUM(B41:C41:D41)</f>
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A42" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="5">
         <v>48</v>
       </c>
       <c r="C42" s="5">
         <v>4</v>
       </c>
@@ -1567,123 +1557,123 @@
       <c r="E46" s="6">
         <f>SUM(B46:C46:D46)</f>
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A47" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="3">
         <v>1</v>
       </c>
       <c r="C47" s="3">
         <v>0</v>
       </c>
       <c r="D47" s="3">
         <v>0</v>
       </c>
       <c r="E47" s="6">
         <f>SUM(B47:C47:D47)</f>
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A48" s="3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B48" s="3">
         <v>0</v>
       </c>
       <c r="C48" s="3">
         <v>1</v>
       </c>
       <c r="D48" s="3">
         <v>0</v>
       </c>
       <c r="E48" s="6">
         <f>SUM(B48:C48:D48)</f>
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A49" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B49" s="3">
         <v>1</v>
       </c>
       <c r="C49" s="3">
         <v>1</v>
       </c>
       <c r="D49" s="3">
         <v>0</v>
       </c>
       <c r="E49" s="6">
         <f>SUM(B49:C49:D49)</f>
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A50" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="3">
         <v>6</v>
       </c>
       <c r="C50" s="3">
         <v>5</v>
       </c>
       <c r="D50" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E50" s="6">
         <f>SUM(B50:C50:D50)</f>
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="3">
         <v>3</v>
       </c>
       <c r="C51" s="3">
         <v>0</v>
       </c>
       <c r="D51" s="3">
         <v>0</v>
       </c>
       <c r="E51" s="6">
         <f>SUM(B51:C51:D51)</f>
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A52" s="3" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B52" s="3">
         <v>0</v>
       </c>
       <c r="C52" s="3">
         <v>1</v>
       </c>
       <c r="D52" s="3">
         <v>0</v>
       </c>
       <c r="E52" s="6">
         <f>SUM(B52:C52:D52)</f>
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3">
         <v>38</v>
       </c>
       <c r="C53" s="3">
         <v>3</v>
       </c>
@@ -1693,259 +1683,237 @@
       <c r="E53" s="6">
         <f>SUM(B53:C53:D53)</f>
         <v>41</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="3">
         <v>3</v>
       </c>
       <c r="C54" s="3">
         <v>0</v>
       </c>
       <c r="D54" s="3">
         <v>0</v>
       </c>
       <c r="E54" s="6">
         <f>SUM(B54:C54:D54)</f>
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A55" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B55" s="3">
         <v>5</v>
       </c>
       <c r="C55" s="3">
         <v>0</v>
       </c>
       <c r="D55" s="3">
         <v>0</v>
       </c>
       <c r="E55" s="6">
         <f>SUM(B55:C55:D55)</f>
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.6">
-[...9 lines deleted...]
-      <c r="D56" s="3">
+    <row r="56" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
+      <c r="A56" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56" s="5">
+        <v>0</v>
+      </c>
+      <c r="C56" s="5">
+        <v>1</v>
+      </c>
+      <c r="D56" s="5">
         <v>1</v>
       </c>
       <c r="E56" s="6">
         <f>SUM(B56:C56:D56)</f>
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A57" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B57" s="5">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C57" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D57" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E57" s="6">
         <f>SUM(B57:C57:D57)</f>
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A58" s="5" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B58" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C58" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D58" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E58" s="6">
         <f>SUM(B58:C58:D58)</f>
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A59" s="5" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="B59" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C59" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D59" s="5">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <f>SUM(B59:C59:D59)</f>
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
       <c r="A60" s="5" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B60" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C60" s="5">
         <v>1</v>
       </c>
       <c r="D60" s="5">
         <v>0</v>
       </c>
       <c r="E60" s="6">
         <f>SUM(B60:C60:D60)</f>
-        <v>3</v>
-[...15 lines deleted...]
-      <c r="E61" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.6">
+      <c r="A61" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B61" s="7">
+        <f>SUM(B2:B60)</f>
+        <v>478</v>
+      </c>
+      <c r="C61" s="7">
+        <f>SUM(C2:C60)</f>
+        <v>84</v>
+      </c>
+      <c r="D61" s="7">
+        <f>SUM(D2:D60)</f>
+        <v>37</v>
+      </c>
+      <c r="E61" s="8">
         <f>SUM(B61:C61:D61)</f>
-        <v>2</v>
-[...21 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.6">
+      <c r="A62" s="9"/>
+      <c r="B62" s="4"/>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A63" s="9"/>
       <c r="B63" s="4"/>
-      <c r="E63" s="4">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A64" s="9"/>
       <c r="B64" s="4"/>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A65" s="9"/>
       <c r="B65" s="4"/>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A66" s="9"/>
       <c r="B66" s="4"/>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A67" s="9"/>
       <c r="B67" s="4"/>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A68" s="9"/>
       <c r="B68" s="4"/>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.6">
       <c r="A69" s="9"/>
       <c r="B69" s="4"/>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.6">
-      <c r="A70" s="9"/>
       <c r="B70" s="4"/>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.6">
       <c r="B71" s="4"/>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.6">
+      <c r="A72" s="9"/>
       <c r="B72" s="4"/>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.6">
-[...6 lines deleted...]
-      <c r="E74" s="6"/>
+    <row r="73" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.6">
+      <c r="A73" s="10"/>
+      <c r="B73" s="6"/>
+      <c r="E73" s="6"/>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.6">
+      <c r="B74" s="4"/>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.6">
       <c r="B75" s="4"/>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.6">
       <c r="B76" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B77" s="4"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
-  <pageMargins left="1.1330314960629921" right="0.74803149606299213" top="0.55118110236220474" bottom="0.47244094488188981" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="1.1417322834645669" right="0.74803149606299213" top="0.55118110236220474" bottom="0.47244094488188981" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.6"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>